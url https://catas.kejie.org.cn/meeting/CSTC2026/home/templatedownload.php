--- v0 (2026-06-20)
+++ v1 (2026-09-15)
@@ -14,182 +14,191 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
     <sheet name="data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>邮箱地址</t>
   </si>
   <si>
     <t>手机号码</t>
   </si>
   <si>
     <t>姓名</t>
   </si>
   <si>
     <t>性别</t>
   </si>
   <si>
     <t>所在地区</t>
   </si>
   <si>
     <t>工作单位</t>
   </si>
   <si>
     <t>职务</t>
   </si>
   <si>
     <t>职称</t>
   </si>
   <si>
     <t>首选分会场</t>
   </si>
   <si>
     <t>是否参加主会场</t>
   </si>
   <si>
     <t>男</t>
   </si>
   <si>
     <t>北京</t>
   </si>
   <si>
     <t>研究员</t>
   </si>
   <si>
-    <t>高原南繁及育种分会场</t>
+    <t>热带农产品质量营养分会场</t>
   </si>
   <si>
     <t>是</t>
   </si>
   <si>
     <t>女</t>
   </si>
   <si>
     <t>天津</t>
   </si>
   <si>
     <t>副研究员</t>
   </si>
   <si>
-    <t>热带农业标准体系建设与农产品质量品质营养分会场</t>
+    <t>高原南繁及育种分会场</t>
   </si>
   <si>
     <t>否</t>
   </si>
   <si>
     <t>河北省</t>
   </si>
   <si>
     <t>助理研究员</t>
   </si>
   <si>
     <t>农产品加工与储藏分会场</t>
   </si>
   <si>
     <t>山西省</t>
   </si>
   <si>
     <t>研究实习员</t>
   </si>
   <si>
-    <t>咖啡及香料饮料作物产业高质量发展分会场</t>
+    <t>热带园艺与美好生活分会场</t>
   </si>
   <si>
     <t>内蒙古自治区</t>
   </si>
   <si>
     <t>教授</t>
   </si>
   <si>
-    <t>热带园艺产业高质量发展分会场</t>
+    <t>热区蔬菜绿色高效生产技术分会场</t>
   </si>
   <si>
     <t>辽宁省</t>
   </si>
   <si>
     <t>副教授</t>
   </si>
   <si>
-    <t>热区蔬菜产业高质量发展分会场</t>
+    <t>绿色农业与生物安全分会场</t>
   </si>
   <si>
     <t>吉林省</t>
   </si>
   <si>
     <t>高级讲师</t>
   </si>
   <si>
-    <t>绿色农业与生物安全分会场</t>
+    <t>热带作物产业高质量发展分会场</t>
   </si>
   <si>
     <t>黑龙江省</t>
   </si>
   <si>
     <t>讲师</t>
   </si>
   <si>
-    <t>热带作物产业高质量发展分会场</t>
+    <t>天然橡胶全产业链技术创新与绿色发展分会场</t>
   </si>
   <si>
     <t>上海</t>
   </si>
   <si>
     <t>助教</t>
   </si>
   <si>
+    <t>咖啡及香料饮料作物产业高质量发展分会场</t>
+  </si>
+  <si>
     <t>江苏省</t>
   </si>
   <si>
     <t>教员</t>
   </si>
   <si>
+    <t>热带作物种质资源保护与创新利用分会场</t>
+  </si>
+  <si>
     <t>浙江省</t>
   </si>
   <si>
     <t>教授级高工</t>
+  </si>
+  <si>
+    <t>《热带作物学报》编委会相关会议</t>
   </si>
   <si>
     <t>安徽省</t>
   </si>
   <si>
     <t>高级工程师</t>
   </si>
   <si>
     <t>福建省</t>
   </si>
   <si>
     <t>工程师</t>
   </si>
   <si>
     <t>江西省</t>
   </si>
   <si>
     <t>助理工程师</t>
   </si>
   <si>
     <t>山东省</t>
   </si>
   <si>
     <t>正高级教师</t>
   </si>
@@ -341,50 +350,53 @@
     <t>副研究员/副所长</t>
   </si>
   <si>
     <t>主任</t>
   </si>
   <si>
     <t>所长</t>
   </si>
   <si>
     <t>副所长/副研究员</t>
   </si>
   <si>
     <t>副院长</t>
   </si>
   <si>
     <t>副所长</t>
   </si>
   <si>
     <t>副书记/副研主任</t>
   </si>
   <si>
     <t>副研员/主任</t>
   </si>
   <si>
     <t>研究室副主任/副研究员</t>
+  </si>
+  <si>
+    <t>副所长、副研究员</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
@@ -7233,3048 +7245,3048 @@
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="E492">
       <formula1>data!$B$1:$B$36</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="E493">
       <formula1>data!$B$1:$B$36</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="E494">
       <formula1>data!$B$1:$B$36</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="E495">
       <formula1>data!$B$1:$B$36</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="E496">
       <formula1>data!$B$1:$B$36</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="E497">
       <formula1>data!$B$1:$B$36</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="E498">
       <formula1>data!$B$1:$B$36</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="E499">
       <formula1>data!$B$1:$B$36</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H0">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H1">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H2">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H3">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H4">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H5">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H6">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H7">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H8">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H9">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H10">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H11">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H12">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H13">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H14">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H15">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H16">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H17">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H18">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H19">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H20">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H21">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H22">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H23">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H24">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H25">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H26">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H27">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H28">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H29">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H30">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H31">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H32">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H33">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H34">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H35">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H36">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H37">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H38">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H39">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H40">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H41">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H42">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H43">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H44">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H45">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H46">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H47">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H48">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H49">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H50">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H51">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H52">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H53">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H54">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H55">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H56">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H57">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H58">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H59">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H60">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H61">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H62">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H63">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H64">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H65">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H66">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H67">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H68">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H69">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H70">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H71">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H72">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H73">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H74">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H75">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H76">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H77">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H78">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H79">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H80">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H81">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H82">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H83">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H84">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H85">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H86">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H87">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H88">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H89">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H90">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H91">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H92">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H93">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H94">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H95">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H96">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H97">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H98">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H99">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H100">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H101">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H102">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H103">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H104">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H105">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H106">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H107">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H108">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H109">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H110">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H111">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H112">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H113">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H114">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H115">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H116">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H117">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H118">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H119">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H120">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H121">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H122">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H123">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H124">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H125">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H126">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H127">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H128">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H129">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H130">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H131">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H132">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H133">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H134">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H135">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H136">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H137">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H138">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H139">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H140">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H141">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H142">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H143">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H144">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H145">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H146">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H147">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H148">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H149">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H150">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H151">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H152">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H153">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H154">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H155">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H156">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H157">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H158">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H159">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H160">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H161">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H162">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H163">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H164">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H165">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H166">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H167">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H168">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H169">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H170">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H171">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H172">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H173">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H174">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H175">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H176">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H177">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H178">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H179">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H180">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H181">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H182">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H183">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H184">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H185">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H186">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H187">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H188">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H189">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H190">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H191">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H192">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H193">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H194">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H195">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H196">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H197">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H198">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H199">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H200">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H201">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H202">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H203">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H204">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H205">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H206">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H207">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H208">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H209">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H210">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H211">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H212">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H213">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H214">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H215">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H216">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H217">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H218">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H219">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H220">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H221">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H222">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H223">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H224">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H225">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H226">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H227">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H228">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H229">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H230">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H231">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H232">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H233">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H234">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H235">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H236">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H237">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H238">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H239">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H240">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H241">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H242">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H243">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H244">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H245">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H246">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H247">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H248">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H249">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H250">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H251">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H252">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H253">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H254">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H255">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H256">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H257">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H258">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H259">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H260">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H261">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H262">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H263">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H264">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H265">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H266">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H267">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H268">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H269">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H270">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H271">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H272">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H273">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H274">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H275">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H276">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H277">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H278">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H279">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H280">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H281">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H282">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H283">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H284">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H285">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H286">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H287">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H288">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H289">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H290">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H291">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H292">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H293">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H294">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H295">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H296">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H297">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H298">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H299">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H300">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H301">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H302">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H303">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H304">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H305">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H306">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H307">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H308">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H309">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H310">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H311">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H312">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H313">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H314">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H315">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H316">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H317">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H318">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H319">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H320">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H321">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H322">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H323">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H324">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H325">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H326">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H327">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H328">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H329">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H330">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H331">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H332">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H333">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H334">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H335">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H336">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H337">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H338">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H339">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H340">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H341">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H342">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H343">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H344">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H345">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H346">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H347">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H348">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H349">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H350">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H351">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H352">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H353">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H354">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H355">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H356">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H357">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H358">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H359">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H360">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H361">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H362">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H363">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H364">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H365">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H366">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H367">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H368">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H369">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H370">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H371">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H372">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H373">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H374">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H375">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H376">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H377">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H378">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H379">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H380">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H381">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H382">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H383">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H384">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H385">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H386">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H387">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H388">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H389">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H390">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H391">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H392">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H393">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H394">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H395">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H396">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H397">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H398">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H399">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H400">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H401">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H402">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H403">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H404">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H405">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H406">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H407">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H408">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H409">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H410">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H411">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H412">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H413">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H414">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H415">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H416">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H417">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H418">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H419">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H420">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H421">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H422">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H423">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H424">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H425">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H426">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H427">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H428">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H429">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H430">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H431">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H432">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H433">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H434">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H435">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H436">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H437">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H438">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H439">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H440">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H441">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H442">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H443">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H444">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H445">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H446">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H447">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H448">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H449">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H450">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H451">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H452">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H453">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H454">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H455">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H456">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H457">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H458">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H459">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H460">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H461">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H462">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H463">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H464">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H465">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H466">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H467">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H468">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H469">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H470">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H471">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H472">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H473">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H474">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H475">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H476">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H477">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H478">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H479">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H480">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H481">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H482">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H483">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H484">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H485">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H486">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H487">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H488">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H489">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H490">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H491">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H492">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H493">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H494">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H495">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H496">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H497">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H498">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H499">
-      <formula1>data!$C$1:$C$51</formula1>
+      <formula1>data!$C$1:$C$52</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I0">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I1">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I2">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I3">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I4">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I5">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I6">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I7">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I8">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I9">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I10">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I11">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I12">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I13">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I14">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I15">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I16">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I17">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I18">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I19">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I20">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I21">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I22">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I23">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I24">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I25">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I26">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I27">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I28">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I29">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I30">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I31">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I32">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I33">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I34">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I35">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I36">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I37">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I38">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I39">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I40">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I41">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I42">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I43">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I44">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I45">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I46">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I47">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I48">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I49">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I50">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I51">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I52">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I53">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I54">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I55">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I56">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I57">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I58">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I59">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I60">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I61">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I62">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I63">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I64">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I65">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I66">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I67">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I68">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I69">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I70">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I71">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I72">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I73">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I74">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I75">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I76">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I77">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I78">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I79">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I80">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I81">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I82">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I83">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I84">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I85">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I86">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I87">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I88">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I89">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I90">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I91">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I92">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I93">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I94">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I95">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I96">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I97">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I98">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I99">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I100">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I101">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I102">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I103">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I104">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I105">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I106">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I107">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I108">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I109">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I110">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I111">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I112">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I113">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I114">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I115">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I116">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I117">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I118">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I119">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I120">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I121">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I122">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I123">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I124">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I125">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I126">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I127">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I128">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I129">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I130">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I131">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I132">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I133">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I134">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I135">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I136">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I137">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I138">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I139">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I140">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I141">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I142">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I143">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I144">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I145">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I146">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I147">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I148">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I149">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I150">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I151">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I152">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I153">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I154">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I155">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I156">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I157">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I158">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I159">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I160">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I161">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I162">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I163">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I164">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I165">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I166">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I167">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I168">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I169">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I170">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I171">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I172">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I173">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I174">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I175">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I176">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I177">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I178">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I179">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I180">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I181">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I182">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I183">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I184">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I185">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I186">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I187">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I188">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I189">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I190">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I191">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I192">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I193">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I194">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I195">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I196">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I197">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I198">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I199">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I200">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I201">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I202">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I203">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I204">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I205">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I206">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I207">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I208">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I209">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I210">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I211">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I212">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I213">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I214">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I215">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I216">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I217">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I218">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I219">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I220">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I221">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I222">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I223">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I224">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I225">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I226">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I227">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I228">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I229">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I230">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I231">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I232">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I233">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I234">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I235">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I236">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I237">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I238">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I239">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I240">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I241">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I242">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I243">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I244">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I245">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I246">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I247">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I248">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I249">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I250">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I251">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I252">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I253">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I254">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I255">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I256">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I257">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I258">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I259">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I260">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I261">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I262">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I263">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I264">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I265">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I266">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I267">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I268">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I269">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I270">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I271">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I272">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I273">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I274">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I275">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I276">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I277">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I278">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I279">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I280">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I281">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I282">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I283">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I284">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I285">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I286">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I287">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I288">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I289">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I290">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I291">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I292">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I293">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I294">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I295">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I296">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I297">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I298">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I299">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I300">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I301">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I302">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I303">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I304">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I305">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I306">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I307">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I308">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I309">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I310">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I311">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I312">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I313">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I314">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I315">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I316">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I317">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I318">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I319">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I320">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I321">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I322">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I323">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I324">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I325">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I326">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I327">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I328">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I329">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I330">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I331">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I332">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I333">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I334">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I335">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I336">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I337">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I338">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I339">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I340">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I341">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I342">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I343">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I344">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I345">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I346">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I347">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I348">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I349">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I350">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I351">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I352">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I353">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I354">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I355">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I356">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I357">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I358">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I359">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I360">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I361">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I362">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I363">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I364">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I365">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I366">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I367">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I368">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I369">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I370">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I371">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I372">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I373">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I374">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I375">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I376">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I377">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I378">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I379">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I380">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I381">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I382">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I383">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I384">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I385">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I386">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I387">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I388">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I389">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I390">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I391">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I392">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I393">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I394">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I395">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I396">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I397">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I398">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I399">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I400">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I401">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I402">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I403">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I404">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I405">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I406">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I407">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I408">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I409">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I410">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I411">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I412">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I413">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I414">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I415">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I416">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I417">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I418">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I419">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I420">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I421">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I422">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I423">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I424">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I425">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I426">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I427">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I428">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I429">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I430">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I431">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I432">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I433">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I434">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I435">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I436">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I437">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I438">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I439">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I440">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I441">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I442">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I443">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I444">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I445">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I446">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I447">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I448">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I449">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I450">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I451">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I452">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I453">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I454">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I455">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I456">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I457">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I458">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I459">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I460">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I461">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I462">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I463">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I464">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I465">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I466">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I467">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I468">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I469">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I470">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I471">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I472">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I473">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I474">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I475">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I476">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I477">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I478">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I479">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I480">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I481">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I482">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I483">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I484">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I485">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I486">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I487">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I488">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I489">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I490">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I491">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I492">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I493">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I494">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I495">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I496">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I497">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I498">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I499">
-      <formula1>data!$D$1:$D$8</formula1>
+      <formula1>data!$D$1:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J0">
       <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J1">
       <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J2">
       <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J3">
       <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J4">
       <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J5">
       <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J6">
       <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J7">
       <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
@@ -11752,51 +11764,51 @@
       <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J499">
       <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E51"/>
+  <dimension ref="A1:E52"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>10</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
         <v>12</v>
       </c>
       <c r="D1" t="s">
         <v>13</v>
       </c>
       <c r="E1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
@@ -11867,340 +11879,354 @@
       <c r="C7" t="s">
         <v>33</v>
       </c>
       <c r="D7" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="B8" t="s">
         <v>35</v>
       </c>
       <c r="C8" t="s">
         <v>36</v>
       </c>
       <c r="D8" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="B9" t="s">
         <v>38</v>
       </c>
       <c r="C9" t="s">
         <v>39</v>
       </c>
+      <c r="D9" t="s">
+        <v>40</v>
+      </c>
     </row>
     <row r="10" spans="1:5">
       <c r="B10" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C10" t="s">
-        <v>41</v>
+        <v>42</v>
+      </c>
+      <c r="D10" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="B11" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C11" t="s">
-        <v>43</v>
+        <v>45</v>
+      </c>
+      <c r="D11" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="B12" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C12" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="B13" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="C13" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="B14" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="C14" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="B15" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="C15" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="B16" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C16" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="B17" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C17" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="B18" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C18" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="B19" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="C19" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="B20" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="C20" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="B21" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C21" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="B22" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="C22" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="B23" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="C23" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="B24" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C24" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="B25" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="C25" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="B26" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="C26" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="B27" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C27" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="B28" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C28" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="B29" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C29" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="B30" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="C30" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="B31" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C31" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="B32" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="C32" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="B33" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C33" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="B34" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C34" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="B35" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C35" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="B36" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C36" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="C37" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="C38" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="C39" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="C40" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="C41" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="C42" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="C43" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="C44" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="C45" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="C46" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="C47" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="C48" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="C49" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="C50" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="C51" t="s">
-        <v>108</v>
+        <v>111</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="C52" t="s">
+        <v>112</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">